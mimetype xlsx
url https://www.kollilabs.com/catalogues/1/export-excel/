--- v0 (2026-07-06)
+++ v1 (2026-09-04)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:P11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>part_number</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>part_description</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>packaging_type</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -476,629 +476,634 @@
           <t>part_width</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>part_height</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>external_length</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>external_width</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>external_height</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
+          <t>box_thickness_mm</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
           <t>part_weight</t>
         </is>
       </c>
-      <c r="M1" t="inlineStr">
+      <c r="N1" t="inlineStr">
         <is>
           <t>part_volume</t>
         </is>
       </c>
-      <c r="N1" t="inlineStr">
+      <c r="O1" t="inlineStr">
         <is>
           <t>drawing</t>
         </is>
       </c>
-      <c r="O1" t="inlineStr">
+      <c r="P1" t="inlineStr">
         <is>
           <t>picture</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>BOX1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>CORRUGATED PAPER BOX</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>BOX</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Brand1</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Material 4</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>400</v>
       </c>
       <c r="G2" t="n">
         <v>700</v>
       </c>
       <c r="H2" t="n">
         <v>2700</v>
       </c>
       <c r="I2" t="n">
         <v>0</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="n">
         <v>0</v>
       </c>
-      <c r="L2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M2" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" t="n">
         <v>756000000</v>
       </c>
-      <c r="N2" t="inlineStr"/>
-      <c r="O2" t="inlineStr">
+      <c r="O2" t="inlineStr"/>
+      <c r="P2" t="inlineStr">
         <is>
           <t>/media/packaging_material_pictures/1/BOX1.png</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>BOX2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>CORRUGATED PAPER BOX</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>PALLET</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Brand2</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Material 8</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>800</v>
       </c>
       <c r="G3" t="n">
         <v>300</v>
       </c>
       <c r="H3" t="n">
         <v>2300</v>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="n">
         <v>0</v>
       </c>
-      <c r="L3" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N3" t="n">
         <v>552000000</v>
       </c>
-      <c r="N3" t="inlineStr"/>
-      <c r="O3" t="inlineStr">
+      <c r="O3" t="inlineStr"/>
+      <c r="P3" t="inlineStr">
         <is>
           <t>/media/packaging_material_pictures/1/BOX2.jpg</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>BOX3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>CORRUGATED PAPER BOX</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>BOX</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Brand2</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Material 11</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>700</v>
       </c>
       <c r="G4" t="n">
         <v>500</v>
       </c>
       <c r="H4" t="n">
         <v>300</v>
       </c>
       <c r="I4" t="n">
         <v>0</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="n">
         <v>0</v>
       </c>
-      <c r="L4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M4" t="n">
+        <v>0</v>
+      </c>
+      <c r="N4" t="n">
         <v>105000000</v>
       </c>
-      <c r="N4" t="inlineStr"/>
-      <c r="O4" t="inlineStr">
+      <c r="O4" t="inlineStr"/>
+      <c r="P4" t="inlineStr">
         <is>
           <t>/media/packaging_material_pictures/1/BOX3.png</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>CARTON1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>CARTON</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>BOX</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Brand1</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Material 1</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>100</v>
       </c>
       <c r="G5" t="n">
         <v>1000</v>
       </c>
       <c r="H5" t="n">
         <v>3000</v>
       </c>
       <c r="I5" t="n">
         <v>0</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="n">
         <v>0</v>
       </c>
-      <c r="L5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M5" t="n">
+        <v>0</v>
+      </c>
+      <c r="N5" t="n">
         <v>300000000</v>
       </c>
-      <c r="N5" t="inlineStr"/>
-      <c r="O5" t="inlineStr">
+      <c r="O5" t="inlineStr"/>
+      <c r="P5" t="inlineStr">
         <is>
           <t>/media/packaging_material_pictures/1/CARTON1.jpg</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>CARTON2</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>CARTON</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>PALLET</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Brand2</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Material 5</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>500</v>
       </c>
       <c r="G6" t="n">
         <v>600</v>
       </c>
       <c r="H6" t="n">
         <v>2600</v>
       </c>
       <c r="I6" t="n">
         <v>0</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="n">
         <v>0</v>
       </c>
-      <c r="L6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M6" t="n">
+        <v>0</v>
+      </c>
+      <c r="N6" t="n">
         <v>780000000</v>
       </c>
-      <c r="N6" t="inlineStr"/>
-      <c r="O6" t="inlineStr">
+      <c r="O6" t="inlineStr"/>
+      <c r="P6" t="inlineStr">
         <is>
           <t>/media/packaging_material_pictures/1/CARTON2.jpg</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>CARTON3</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>CARTON</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>CRATE</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Brand3</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Material 9</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>900</v>
       </c>
       <c r="G7" t="n">
         <v>200</v>
       </c>
       <c r="H7" t="n">
         <v>2200</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="n">
         <v>0</v>
       </c>
-      <c r="L7" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M7" t="n">
+        <v>0</v>
+      </c>
+      <c r="N7" t="n">
         <v>396000000</v>
       </c>
-      <c r="N7" t="inlineStr"/>
-      <c r="O7" t="inlineStr">
+      <c r="O7" t="inlineStr"/>
+      <c r="P7" t="inlineStr">
         <is>
           <t>/media/packaging_material_pictures/1/CARTON3.jpg</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>CARTON4</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>CARTON</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>BOX</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Brand3</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Material 12</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>350</v>
       </c>
       <c r="G8" t="n">
         <v>250</v>
       </c>
       <c r="H8" t="n">
         <v>150</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="n">
         <v>0</v>
       </c>
-      <c r="L8" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M8" t="n">
+        <v>0</v>
+      </c>
+      <c r="N8" t="n">
         <v>13125000</v>
       </c>
-      <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
+      <c r="P8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>CRATE1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>CRATE</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>PALLET</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Brand2</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Material 2</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>200</v>
       </c>
       <c r="G9" t="n">
         <v>900</v>
       </c>
       <c r="H9" t="n">
         <v>2900</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="n">
         <v>0</v>
       </c>
-      <c r="L9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M9" t="n">
+        <v>0</v>
+      </c>
+      <c r="N9" t="n">
         <v>522000000</v>
       </c>
-      <c r="N9" t="inlineStr"/>
-      <c r="O9" t="inlineStr">
+      <c r="O9" t="inlineStr"/>
+      <c r="P9" t="inlineStr">
         <is>
           <t>/media/packaging_material_pictures/1/CRATE1.jpg</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>CRATE2</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>CRATE</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>CRATE</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Brand3</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Material 6</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>600</v>
       </c>
       <c r="G10" t="n">
         <v>500</v>
       </c>
       <c r="H10" t="n">
         <v>2500</v>
       </c>
       <c r="I10" t="n">
         <v>0</v>
       </c>
       <c r="J10" t="n">
         <v>0</v>
       </c>
       <c r="K10" t="n">
         <v>0</v>
       </c>
-      <c r="L10" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M10" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" t="n">
         <v>750000000</v>
       </c>
-      <c r="N10" t="inlineStr"/>
-      <c r="O10" t="inlineStr">
+      <c r="O10" t="inlineStr"/>
+      <c r="P10" t="inlineStr">
         <is>
           <t>/media/packaging_material_pictures/1/CRATE2.jpg</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>CRATE3</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>CRATE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>CRATE</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Brand1</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Material 10</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>1000</v>
       </c>
       <c r="G11" t="n">
         <v>100</v>
       </c>
       <c r="H11" t="n">
         <v>2100</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
         <v>0</v>
       </c>
       <c r="K11" t="n">
         <v>0</v>
       </c>
-      <c r="L11" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N11" t="n">
         <v>210000000</v>
       </c>
-      <c r="N11" t="inlineStr"/>
-      <c r="O11" t="inlineStr">
+      <c r="O11" t="inlineStr"/>
+      <c r="P11" t="inlineStr">
         <is>
           <t>/media/packaging_material_pictures/1/CRATE3.jpg</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>